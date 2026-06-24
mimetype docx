--- v0 (2026-03-22)
+++ v1 (2026-06-24)
@@ -914,249 +914,261 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="134E114D" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="496"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Universitatea va susține activitățile Companiei organizate în cadrul Universității oferind, la nevoie, acces la săli de cursuri și de ședință și va promova aceste inițiative în rândul studenților.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FA6EDF" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
+    <w:p w14:paraId="6AE414A5" w14:textId="77777777" w:rsidR="00920A06" w:rsidRDefault="00920A06" w:rsidP="00920A06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="316"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>Compania dorește să colaboreze cu urm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>ă</w:t>
       </w:r>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>toarele facultăți:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067C27D3" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
+    <w:p w14:paraId="7518DF61" w14:textId="77777777" w:rsidR="00E179BF" w:rsidRPr="00876D8A" w:rsidRDefault="00E179BF" w:rsidP="00B547C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="252" w:hanging="252"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>...............................................................;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64106FB7" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
+    <w:p w14:paraId="563E8852" w14:textId="77777777" w:rsidR="00E179BF" w:rsidRPr="00876D8A" w:rsidRDefault="00E179BF" w:rsidP="00B547C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="252" w:hanging="252"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>...............................................................;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460A74B2" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
+    <w:p w14:paraId="380083D6" w14:textId="77777777" w:rsidR="00E179BF" w:rsidRPr="00876D8A" w:rsidRDefault="00E179BF" w:rsidP="00B547C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="252" w:hanging="252"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>...............................................................;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2BA0EA" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
+    <w:p w14:paraId="06CE7E9D" w14:textId="77777777" w:rsidR="00E179BF" w:rsidRPr="00876D8A" w:rsidRDefault="00E179BF" w:rsidP="00B547C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="252" w:hanging="252"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>...............................................................;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C8F917" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
+    <w:p w14:paraId="3ADC06A8" w14:textId="77777777" w:rsidR="00E179BF" w:rsidRDefault="00E179BF" w:rsidP="00B547C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="252" w:hanging="252"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
         <w:t>................................................................</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="085FC4C5" w14:textId="77777777" w:rsidR="00E179BF" w:rsidRPr="00E179BF" w:rsidRDefault="00E179BF" w:rsidP="00B547C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:hanging="76"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>Părţile stabilesc  următoarea  componenţă a grupului de lucru:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0C7249" w14:textId="77777777" w:rsidR="00E179BF" w:rsidRPr="00E179BF" w:rsidRDefault="00E179BF" w:rsidP="00E179BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•     Din partea „Companiei": .......................................................................................................................; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5746F16B" w14:textId="6F9BE1FD" w:rsidR="00920A06" w:rsidRDefault="00E179BF" w:rsidP="00E179BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+        <w:t>•    Din partea „Universității": ......................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44897DF1" w14:textId="77777777" w:rsidR="00920A06" w:rsidRPr="00876D8A" w:rsidRDefault="00920A06" w:rsidP="00B547C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="252"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ro-RO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5F3F6943" w14:textId="77777777" w:rsidR="00F135C5" w:rsidRDefault="00F135C5">
-      <w:pPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="4970F109" w14:textId="77777777" w:rsidR="00F135C5" w:rsidRDefault="00F135C5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:color w:val="800000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F0802EE" w14:textId="77777777" w:rsidR="00D416C1" w:rsidRPr="00876D8A" w:rsidRDefault="00D416C1" w:rsidP="00D416C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876D8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3689,58 +3701,58 @@
           <w:bCs/>
           <w:lang w:val="ro-RO"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="do|ttII|caVII|ar91|al2|lie"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00B85CB1" w:rsidSect="00A23495">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="980" w:right="1274" w:bottom="990" w:left="1138" w:header="432" w:footer="673" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D251B5E" w14:textId="77777777" w:rsidR="00CC2E91" w:rsidRDefault="00CC2E91">
+    <w:p w14:paraId="4BB2FD59" w14:textId="77777777" w:rsidR="00FB42A9" w:rsidRDefault="00FB42A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="499625FF" w14:textId="77777777" w:rsidR="00CC2E91" w:rsidRDefault="00CC2E91">
+    <w:p w14:paraId="30F3DD08" w14:textId="77777777" w:rsidR="00FB42A9" w:rsidRDefault="00FB42A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -3919,58 +3931,58 @@
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="35607B15" w14:textId="77777777" w:rsidR="00787910" w:rsidRDefault="00787910">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D2FCB69" w14:textId="77777777" w:rsidR="00CC2E91" w:rsidRDefault="00CC2E91">
+    <w:p w14:paraId="0FB555D8" w14:textId="77777777" w:rsidR="00FB42A9" w:rsidRDefault="00FB42A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B76F4F3" w14:textId="77777777" w:rsidR="00CC2E91" w:rsidRDefault="00CC2E91">
+    <w:p w14:paraId="4A7F07DD" w14:textId="77777777" w:rsidR="00FB42A9" w:rsidRDefault="00FB42A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A6CB3EB" w14:textId="70C671BE" w:rsidR="00787910" w:rsidRDefault="00CB64A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -6881,50 +6893,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8856" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D4698E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67B4F720"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78052785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAE8FB7E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -6996,51 +7121,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B832C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A4C5D52"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
@@ -7112,51 +7237,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECE05D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7FEE2A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7241,188 +7366,194 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="357320045">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1838687937">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="886144743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="497113503">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="628166942">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2012680611">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1822113836">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="331758163">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2108311597">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="753015566">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="592275649">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1108239026">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="975179782">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="15736523">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2015723117">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1991324013">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1528981733">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1526480303">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1215848790">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1358314974">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1793668501">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="217136334">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="570195318">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="682362878">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2009480383">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="892233804">
     <w:abstractNumId w:val="9"/>
   </w:num>
+  <w:num w:numId="27" w16cid:durableId="1391880408">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B85CB1"/>
     <w:rsid w:val="00014221"/>
     <w:rsid w:val="00021261"/>
     <w:rsid w:val="00042D69"/>
     <w:rsid w:val="00046C03"/>
     <w:rsid w:val="00055041"/>
     <w:rsid w:val="0006364D"/>
     <w:rsid w:val="00066690"/>
     <w:rsid w:val="00075F04"/>
+    <w:rsid w:val="000B1D62"/>
     <w:rsid w:val="000B72CB"/>
     <w:rsid w:val="000E3922"/>
     <w:rsid w:val="00125BE6"/>
     <w:rsid w:val="00142E32"/>
     <w:rsid w:val="00144C58"/>
     <w:rsid w:val="001473D8"/>
     <w:rsid w:val="00173592"/>
     <w:rsid w:val="001B6E56"/>
     <w:rsid w:val="001D170B"/>
     <w:rsid w:val="001F799D"/>
     <w:rsid w:val="00200F23"/>
     <w:rsid w:val="00202ED9"/>
     <w:rsid w:val="00210C37"/>
     <w:rsid w:val="00224390"/>
     <w:rsid w:val="00225ADD"/>
+    <w:rsid w:val="00232CC1"/>
     <w:rsid w:val="002420D7"/>
     <w:rsid w:val="002452D2"/>
     <w:rsid w:val="00250B9A"/>
     <w:rsid w:val="002566B2"/>
     <w:rsid w:val="00261CED"/>
     <w:rsid w:val="00266506"/>
     <w:rsid w:val="00281EAA"/>
     <w:rsid w:val="002863D6"/>
     <w:rsid w:val="002B241D"/>
+    <w:rsid w:val="002B2DB3"/>
     <w:rsid w:val="002C4808"/>
     <w:rsid w:val="002D44B0"/>
     <w:rsid w:val="002F185C"/>
     <w:rsid w:val="002F4A2F"/>
     <w:rsid w:val="002F58FD"/>
     <w:rsid w:val="002F6879"/>
     <w:rsid w:val="00311E49"/>
     <w:rsid w:val="00336F00"/>
     <w:rsid w:val="0034412A"/>
     <w:rsid w:val="00362F84"/>
     <w:rsid w:val="003860CE"/>
     <w:rsid w:val="003A4124"/>
     <w:rsid w:val="003C4552"/>
     <w:rsid w:val="003C75D1"/>
     <w:rsid w:val="003D39DB"/>
     <w:rsid w:val="003D688F"/>
     <w:rsid w:val="003D7D4D"/>
     <w:rsid w:val="003E22D5"/>
     <w:rsid w:val="0040682A"/>
     <w:rsid w:val="00415C9E"/>
     <w:rsid w:val="00417E87"/>
     <w:rsid w:val="00436003"/>
     <w:rsid w:val="00444600"/>
     <w:rsid w:val="00456F87"/>
     <w:rsid w:val="00461420"/>
@@ -7462,167 +7593,176 @@
     <w:rsid w:val="00684714"/>
     <w:rsid w:val="006A1FF2"/>
     <w:rsid w:val="006A2780"/>
     <w:rsid w:val="006C1DFF"/>
     <w:rsid w:val="006D737A"/>
     <w:rsid w:val="006E0A75"/>
     <w:rsid w:val="006E607C"/>
     <w:rsid w:val="0071351B"/>
     <w:rsid w:val="00731C44"/>
     <w:rsid w:val="007451D5"/>
     <w:rsid w:val="007533EC"/>
     <w:rsid w:val="00760F6F"/>
     <w:rsid w:val="00762A3C"/>
     <w:rsid w:val="00763905"/>
     <w:rsid w:val="00781B6D"/>
     <w:rsid w:val="00787910"/>
     <w:rsid w:val="007922C1"/>
     <w:rsid w:val="007A31AD"/>
     <w:rsid w:val="007A422A"/>
     <w:rsid w:val="007E1460"/>
     <w:rsid w:val="007E7577"/>
     <w:rsid w:val="008071CC"/>
     <w:rsid w:val="00822F25"/>
     <w:rsid w:val="0083494E"/>
     <w:rsid w:val="0083510A"/>
+    <w:rsid w:val="00852F9E"/>
     <w:rsid w:val="00853CBC"/>
     <w:rsid w:val="00860502"/>
     <w:rsid w:val="00876D8A"/>
     <w:rsid w:val="008A6EE3"/>
     <w:rsid w:val="008B0267"/>
     <w:rsid w:val="008C6F26"/>
     <w:rsid w:val="008D71CE"/>
     <w:rsid w:val="008E5067"/>
     <w:rsid w:val="00900FA0"/>
     <w:rsid w:val="00907428"/>
     <w:rsid w:val="009078B7"/>
+    <w:rsid w:val="00920A06"/>
     <w:rsid w:val="00921F61"/>
     <w:rsid w:val="00927049"/>
     <w:rsid w:val="0095376D"/>
     <w:rsid w:val="00956461"/>
     <w:rsid w:val="009576FA"/>
     <w:rsid w:val="00984308"/>
     <w:rsid w:val="00985240"/>
     <w:rsid w:val="009920BC"/>
     <w:rsid w:val="009A40EF"/>
     <w:rsid w:val="009B2620"/>
     <w:rsid w:val="009B4E2C"/>
     <w:rsid w:val="009C0470"/>
     <w:rsid w:val="009C1907"/>
     <w:rsid w:val="009F5D06"/>
     <w:rsid w:val="009F7AC1"/>
     <w:rsid w:val="00A23495"/>
     <w:rsid w:val="00A26A5C"/>
     <w:rsid w:val="00A30E0C"/>
     <w:rsid w:val="00A61035"/>
     <w:rsid w:val="00AB2363"/>
     <w:rsid w:val="00AE4CF4"/>
     <w:rsid w:val="00AE756B"/>
     <w:rsid w:val="00AF0886"/>
     <w:rsid w:val="00AF5A3F"/>
     <w:rsid w:val="00B232D3"/>
     <w:rsid w:val="00B27C52"/>
     <w:rsid w:val="00B37F62"/>
     <w:rsid w:val="00B50477"/>
     <w:rsid w:val="00B5251B"/>
+    <w:rsid w:val="00B547C7"/>
     <w:rsid w:val="00B570AF"/>
     <w:rsid w:val="00B629B9"/>
     <w:rsid w:val="00B62D56"/>
     <w:rsid w:val="00B638AC"/>
     <w:rsid w:val="00B658E8"/>
     <w:rsid w:val="00B85CB1"/>
     <w:rsid w:val="00B92242"/>
     <w:rsid w:val="00BB7F09"/>
     <w:rsid w:val="00BC0923"/>
     <w:rsid w:val="00BC2CCA"/>
     <w:rsid w:val="00BF2633"/>
     <w:rsid w:val="00C15D59"/>
+    <w:rsid w:val="00C32F4B"/>
     <w:rsid w:val="00C45183"/>
     <w:rsid w:val="00C61032"/>
     <w:rsid w:val="00C7235F"/>
     <w:rsid w:val="00C77D3A"/>
     <w:rsid w:val="00C94B61"/>
     <w:rsid w:val="00CB64A7"/>
     <w:rsid w:val="00CC2E91"/>
     <w:rsid w:val="00CC4592"/>
     <w:rsid w:val="00CC6B62"/>
     <w:rsid w:val="00CD4347"/>
     <w:rsid w:val="00D14A91"/>
     <w:rsid w:val="00D258E4"/>
     <w:rsid w:val="00D37E26"/>
     <w:rsid w:val="00D416C1"/>
     <w:rsid w:val="00D50244"/>
     <w:rsid w:val="00D50E29"/>
     <w:rsid w:val="00D51AE0"/>
     <w:rsid w:val="00D80465"/>
     <w:rsid w:val="00D95460"/>
+    <w:rsid w:val="00D971C4"/>
     <w:rsid w:val="00DE01E1"/>
+    <w:rsid w:val="00DE7422"/>
+    <w:rsid w:val="00E179BF"/>
     <w:rsid w:val="00E25737"/>
     <w:rsid w:val="00E57007"/>
     <w:rsid w:val="00E6500B"/>
     <w:rsid w:val="00E71C4C"/>
     <w:rsid w:val="00E946B8"/>
+    <w:rsid w:val="00EA6439"/>
     <w:rsid w:val="00ED41B3"/>
     <w:rsid w:val="00ED605A"/>
     <w:rsid w:val="00EE1F06"/>
     <w:rsid w:val="00EE2B8A"/>
     <w:rsid w:val="00EF4C6B"/>
     <w:rsid w:val="00F135C5"/>
     <w:rsid w:val="00F56458"/>
     <w:rsid w:val="00F82431"/>
     <w:rsid w:val="00F83D19"/>
     <w:rsid w:val="00F84FC5"/>
     <w:rsid w:val="00FA6516"/>
     <w:rsid w:val="00FA7FB8"/>
+    <w:rsid w:val="00FB42A9"/>
     <w:rsid w:val="00FC2590"/>
     <w:rsid w:val="00FF2B88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A7D7EA1"/>
   <w15:docId w15:val="{B1030DA0-0E39-4EDF-8B3C-20911C938B10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10038,105 +10178,121 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001001C6EFAF8EDD4D9547E1E2F28A8550" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5843ef08a9e8d1a63282dd018934dfdd">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="07efd808-34af-4768-baea-7c5a68f0437b" xmlns:ns3="05c102f5-ecee-40f3-9ae1-601ec64bb1f4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="009c828cad9f001c5cf4628fe6d88d87" ns1:_="" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="05c102f5-ecee-40f3-9ae1-601ec64bb1f4">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07efd808-34af-4768-baea-7c5a68f0437b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="05c102f5-ecee-40f3-9ae1-601ec64bb1f4" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001001C6EFAF8EDD4D9547E1E2F28A8550" ma:contentTypeVersion="21" ma:contentTypeDescription="Creați un document nou." ma:contentTypeScope="" ma:versionID="38c12e56a888c870761ad1375886931e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="07efd808-34af-4768-baea-7c5a68f0437b" xmlns:ns3="05c102f5-ecee-40f3-9ae1-601ec64bb1f4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1984383e0dc6273d0e4cfb1c5b915ebf" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="07efd808-34af-4768-baea-7c5a68f0437b"/>
     <xsd:import namespace="05c102f5-ecee-40f3-9ae1-601ec64bb1f4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Proprietăți de politică de conformitate unificată" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Acțiune UI de politică de conformitate unificată" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="07efd808-34af-4768-baea-7c5a68f0437b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
@@ -10160,120 +10316,125 @@
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a4a520e9-238f-4391-a566-21dd42474770" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etichete imagine" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a4a520e9-238f-4391-a566-21dd42474770" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05c102f5-ecee-40f3-9ae1-601ec64bb1f4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Partajat cu" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Partajat cu detalii" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{77ca8347-f832-49a1-905e-ba7ddbdd8e46}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="05c102f5-ecee-40f3-9ae1-601ec64bb1f4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tip de conținut"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titlu"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -10318,152 +10479,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF6C5849-D355-4BFE-8BB4-8A0DF027E0F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE6F5E05-CE90-4310-B984-11A71F709B24}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B35FC1A9-E545-4C2F-A2DC-D973842E2439}">
-[...18 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC83F280-B962-473D-8184-678F63278622}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="05c102f5-ecee-40f3-9ae1-601ec64bb1f4"/>
     <ds:schemaRef ds:uri="07efd808-34af-4768-baea-7c5a68f0437b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11235B57-CD35-4910-9936-7E52DA72F6AA}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE6F5E05-CE90-4310-B984-11A71F709B24}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF6C5849-D355-4BFE-8BB4-8A0DF027E0F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2302</Words>
-  <Characters>13126</Characters>
+  <Words>2105</Words>
+  <Characters>13617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>268</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Rahmenvertrag</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Continental AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15398</CharactersWithSpaces>
+  <CharactersWithSpaces>15683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rahmenvertrag</dc:title>
   <dc:creator>Hillermann</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_SetDate">
     <vt:lpwstr>2024-03-11T07:10:32Z</vt:lpwstr>
@@ -10476,27 +10606,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_SiteId">
     <vt:lpwstr>a6eb79fa-c4a9-4cce-818d-b85274d15305</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_ActionId">
     <vt:lpwstr>474402ae-8eb2-4185-b2a4-ad57a91ced90</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_5b58b62f-6f94-46bd-8089-18e64b0a9abb_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x0101001001C6EFAF8EDD4D9547E1E2F28A8550</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>